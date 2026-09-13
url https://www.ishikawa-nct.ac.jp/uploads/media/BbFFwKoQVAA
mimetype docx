--- v0 (2026-03-16)
+++ v1 (2026-09-13)
@@ -413,53 +413,53 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D3578">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>メールアドレス</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FD24104" w14:textId="77777777" w:rsidR="00AC2522" w:rsidRPr="000D3578" w:rsidRDefault="00AC2522" w:rsidP="00AC2522">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2522" w:rsidRPr="000D3578" w14:paraId="7E1D4717" w14:textId="77777777" w:rsidTr="00F74F20">
+      <w:tr w:rsidR="00AC2522" w:rsidRPr="000D3578" w14:paraId="7E1D4717" w14:textId="77777777" w:rsidTr="00B202CB">
         <w:trPr>
-          <w:trHeight w:val="1930"/>
+          <w:trHeight w:val="1806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="285987B1" w14:textId="77777777" w:rsidR="00816DAB" w:rsidRDefault="00AC2522" w:rsidP="00AC2522">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D3578">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>あなたは次の</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="633B9D9F" w14:textId="76B567BC" w:rsidR="00AC2522" w:rsidRPr="000D3578" w:rsidRDefault="00AC2522" w:rsidP="00AC2522">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
@@ -534,151 +534,298 @@
               </w:rPr>
               <w:t>在校生の保護者</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="011AD9AC" w14:textId="3817575F" w:rsidR="00AC2522" w:rsidRPr="000D3578" w:rsidRDefault="002A6E15" w:rsidP="002A6E15">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="002A6E15">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>その他の個人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2522" w:rsidRPr="000D3578" w14:paraId="03DC4F7B" w14:textId="77777777" w:rsidTr="00F74F20">
+      <w:tr w:rsidR="00AC2522" w:rsidRPr="000D3578" w14:paraId="03DC4F7B" w14:textId="77777777" w:rsidTr="00B202CB">
+        <w:trPr>
+          <w:trHeight w:val="1119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C67873" w14:textId="77777777" w:rsidR="00B202CB" w:rsidRDefault="00B202CB" w:rsidP="00AC2522">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（寄附金額1万円以上）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57184981" w14:textId="1EF77815" w:rsidR="00AC2522" w:rsidRPr="000D3578" w:rsidRDefault="00B202CB" w:rsidP="00AC2522">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>銘板</w:t>
+            </w:r>
+            <w:r w:rsidR="00816DAB">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>パネル</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC2522" w:rsidRPr="000D3578">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>への掲載について</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BD778F" w14:textId="566BE624" w:rsidR="00AC2522" w:rsidRPr="000D3578" w:rsidRDefault="00AC2522" w:rsidP="00AC2522">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D3578">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="002A6E15">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D3578">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>を掲載してかまわない</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59C8B533" w14:textId="2A853546" w:rsidR="00AC2522" w:rsidRPr="000D3578" w:rsidRDefault="00AC2522" w:rsidP="00AC2522">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D3578">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="002A6E15">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+            <w:r w:rsidR="00816DAB" w:rsidRPr="000D3578">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>を</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D3578">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>掲載しないでほしい</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B202CB" w:rsidRPr="000D3578" w14:paraId="4F12A128" w14:textId="77777777" w:rsidTr="00F74F20">
         <w:trPr>
           <w:trHeight w:val="1327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57184981" w14:textId="5837E005" w:rsidR="00AC2522" w:rsidRPr="000D3578" w:rsidRDefault="00AC2522" w:rsidP="00AC2522">
+          <w:p w14:paraId="3F92592F" w14:textId="77777777" w:rsidR="00B202CB" w:rsidRDefault="00B202CB" w:rsidP="00AC2522">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D3578">
-[...21 lines deleted...]
-              <w:t>への掲載について</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（寄附金額5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t>,000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>円以上）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F3826D" w14:textId="77777777" w:rsidR="00B202CB" w:rsidRPr="00281FB6" w:rsidRDefault="00B202CB" w:rsidP="00B202CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00281FB6">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t>60周年記念誌</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00281FB6">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t>希望</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>について</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0592523F" w14:textId="12DF6F49" w:rsidR="00B202CB" w:rsidRPr="000D3578" w:rsidRDefault="00B202CB" w:rsidP="00B202CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00281FB6">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>※無くなり次第終了いたします。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00BD778F" w14:textId="566BE624" w:rsidR="00AC2522" w:rsidRPr="000D3578" w:rsidRDefault="00AC2522" w:rsidP="00AC2522">
+          <w:p w14:paraId="10D1E03C" w14:textId="77777777" w:rsidR="00B202CB" w:rsidRDefault="00B202CB" w:rsidP="00B202CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D3578">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="002A6E15">
-[...40 lines deleted...]
-              <w:t>掲載しないでほしい</w:t>
+            <w:r w:rsidRPr="00281FB6">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>石川工業高等専門学校</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00281FB6">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t>60周年記念誌を希望する</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5969E8BE" w14:textId="5E941398" w:rsidR="00B202CB" w:rsidRPr="000D3578" w:rsidRDefault="00B202CB" w:rsidP="00B202CB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00281FB6">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00281FB6">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>チェックがない場合は希望無しとさせていただきます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E150CA" w:rsidRPr="000D3578" w14:paraId="1E3CBC23" w14:textId="77777777" w:rsidTr="00F74F20">
         <w:trPr>
           <w:trHeight w:val="1132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="333A6426" w14:textId="2979EA83" w:rsidR="00E150CA" w:rsidRPr="000D3578" w:rsidRDefault="00E150CA" w:rsidP="00AC2522">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>その他の連絡事項</w:t>
@@ -1018,108 +1165,109 @@
       <w:pPr>
         <w:ind w:left="3990" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC2522"/>
     <w:rsid w:val="000D3578"/>
     <w:rsid w:val="00264EAF"/>
     <w:rsid w:val="002A6E15"/>
     <w:rsid w:val="004C4669"/>
     <w:rsid w:val="007C2E29"/>
     <w:rsid w:val="00816DAB"/>
     <w:rsid w:val="00AC2522"/>
+    <w:rsid w:val="00B202CB"/>
     <w:rsid w:val="00C954A1"/>
     <w:rsid w:val="00E150CA"/>
     <w:rsid w:val="00F4025B"/>
     <w:rsid w:val="00F74F20"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5A155C66"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B68BAE5D-99F6-41A5-A813-557E6064E952}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
@@ -1898,57 +2046,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>53</Words>
-  <Characters>304</Characters>
+  <Words>68</Words>
+  <Characters>389</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>356</CharactersWithSpaces>
+  <CharactersWithSpaces>456</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>多嶋　桃子_石川</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>